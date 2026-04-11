--- v2 (2026-02-25)
+++ v3 (2026-04-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Users" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="659" uniqueCount="244">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="673" uniqueCount="252">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Dealership</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>User Role</t>
   </si>
   <si>
     <t>Dealer Status</t>
   </si>
   <si>
     <t>User Status</t>
   </si>
   <si>
     <t>admin</t>
   </si>
   <si>
@@ -740,50 +740,74 @@
     <t xml:space="preserve">HighLine Watersports </t>
   </si>
   <si>
     <t xml:space="preserve">Owner </t>
   </si>
   <si>
     <t>Shane Dockery</t>
   </si>
   <si>
     <t>shanedoc66@gmail.com</t>
   </si>
   <si>
     <t>Montara</t>
   </si>
   <si>
     <t>Cindy Wheeler</t>
   </si>
   <si>
     <t>parts@mattasmarine.com</t>
   </si>
   <si>
     <t>Mattas Marine &amp; RV Mattas</t>
   </si>
   <si>
     <t>SERVICE/PARTS</t>
+  </si>
+  <si>
+    <t>Joseph C Galletta</t>
+  </si>
+  <si>
+    <t>joeychris66@yahoo.com</t>
+  </si>
+  <si>
+    <t>Ripley and Fletcher Plus</t>
+  </si>
+  <si>
+    <t>Dealer Principal/Owner/President</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hunter Landry </t>
+  </si>
+  <si>
+    <t>Hunterthomaslandry@outlook.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hunter Landry rep </t>
+  </si>
+  <si>
+    <t>Montara Rep</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1120,51 +1144,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G103"/>
+  <dimension ref="A1:G105"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="35" customWidth="1"/>
     <col min="3" max="3" width="30" customWidth="1"/>
     <col min="4" max="7" width="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -3308,50 +3332,96 @@
       </c>
       <c r="G102" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>240</v>
       </c>
       <c r="B103" t="s">
         <v>241</v>
       </c>
       <c r="C103" t="s">
         <v>242</v>
       </c>
       <c r="D103" t="s">
         <v>243</v>
       </c>
       <c r="E103" t="s">
         <v>17</v>
       </c>
       <c r="F103" t="s">
         <v>9</v>
       </c>
       <c r="G103" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>244</v>
+      </c>
+      <c r="B104" t="s">
+        <v>245</v>
+      </c>
+      <c r="C104" t="s">
+        <v>246</v>
+      </c>
+      <c r="D104" t="s">
+        <v>247</v>
+      </c>
+      <c r="E104" t="s">
+        <v>17</v>
+      </c>
+      <c r="F104" t="s">
+        <v>124</v>
+      </c>
+      <c r="G104" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>248</v>
+      </c>
+      <c r="B105" t="s">
+        <v>249</v>
+      </c>
+      <c r="C105" t="s">
+        <v>250</v>
+      </c>
+      <c r="D105" t="s">
+        <v>251</v>
+      </c>
+      <c r="E105" t="s">
+        <v>17</v>
+      </c>
+      <c r="F105" t="s">
+        <v>9</v>
+      </c>
+      <c r="G105" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>