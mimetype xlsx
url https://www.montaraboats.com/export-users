--- v3 (2026-04-11)
+++ v4 (2026-05-26)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Users" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="673" uniqueCount="252">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="694" uniqueCount="262">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Dealership</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>User Role</t>
   </si>
   <si>
     <t>Dealer Status</t>
   </si>
   <si>
     <t>User Status</t>
   </si>
   <si>
     <t>admin</t>
   </si>
   <si>
@@ -764,50 +764,80 @@
     <t>SERVICE/PARTS</t>
   </si>
   <si>
     <t>Joseph C Galletta</t>
   </si>
   <si>
     <t>joeychris66@yahoo.com</t>
   </si>
   <si>
     <t>Ripley and Fletcher Plus</t>
   </si>
   <si>
     <t>Dealer Principal/Owner/President</t>
   </si>
   <si>
     <t xml:space="preserve">Hunter Landry </t>
   </si>
   <si>
     <t>Hunterthomaslandry@outlook.com</t>
   </si>
   <si>
     <t xml:space="preserve">Hunter Landry rep </t>
   </si>
   <si>
     <t>Montara Rep</t>
+  </si>
+  <si>
+    <t>Rory Burke</t>
+  </si>
+  <si>
+    <t>rory.b@truckranch.com</t>
+  </si>
+  <si>
+    <t>Truck &amp; Boat Ranch</t>
+  </si>
+  <si>
+    <t>Boat Ranch Manager</t>
+  </si>
+  <si>
+    <t>Lisa Brewer</t>
+  </si>
+  <si>
+    <t>CENTRALCROSSINGMARINE.PARTS@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Toons Central Crossing</t>
+  </si>
+  <si>
+    <t>Parts/Warranty</t>
+  </si>
+  <si>
+    <t>Parker Stair</t>
+  </si>
+  <si>
+    <t>gparkerstair@gmail.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1144,51 +1174,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G105"/>
+  <dimension ref="A1:G108"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="35" customWidth="1"/>
     <col min="3" max="3" width="30" customWidth="1"/>
     <col min="4" max="7" width="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -3378,50 +3408,119 @@
       </c>
       <c r="G104" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="105" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
         <v>248</v>
       </c>
       <c r="B105" t="s">
         <v>249</v>
       </c>
       <c r="C105" t="s">
         <v>250</v>
       </c>
       <c r="D105" t="s">
         <v>251</v>
       </c>
       <c r="E105" t="s">
         <v>17</v>
       </c>
       <c r="F105" t="s">
         <v>9</v>
       </c>
       <c r="G105" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>252</v>
+      </c>
+      <c r="B106" t="s">
+        <v>253</v>
+      </c>
+      <c r="C106" t="s">
+        <v>254</v>
+      </c>
+      <c r="D106" t="s">
+        <v>255</v>
+      </c>
+      <c r="E106" t="s">
+        <v>17</v>
+      </c>
+      <c r="F106" t="s">
+        <v>9</v>
+      </c>
+      <c r="G106" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>256</v>
+      </c>
+      <c r="B107" t="s">
+        <v>257</v>
+      </c>
+      <c r="C107" t="s">
+        <v>258</v>
+      </c>
+      <c r="D107" t="s">
+        <v>259</v>
+      </c>
+      <c r="E107" t="s">
+        <v>17</v>
+      </c>
+      <c r="F107" t="s">
+        <v>9</v>
+      </c>
+      <c r="G107" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>260</v>
+      </c>
+      <c r="B108" t="s">
+        <v>261</v>
+      </c>
+      <c r="C108" t="s">
+        <v>260</v>
+      </c>
+      <c r="D108" t="s">
+        <v>158</v>
+      </c>
+      <c r="E108" t="s">
+        <v>17</v>
+      </c>
+      <c r="F108" t="s">
+        <v>9</v>
+      </c>
+      <c r="G108" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>