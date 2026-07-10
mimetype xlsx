--- v4 (2026-05-26)
+++ v5 (2026-07-10)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Users" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="694" uniqueCount="262">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="736" uniqueCount="283">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Dealership</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>User Role</t>
   </si>
   <si>
     <t>Dealer Status</t>
   </si>
   <si>
     <t>User Status</t>
   </si>
   <si>
     <t>admin</t>
   </si>
   <si>
@@ -794,50 +794,113 @@
     <t>rory.b@truckranch.com</t>
   </si>
   <si>
     <t>Truck &amp; Boat Ranch</t>
   </si>
   <si>
     <t>Boat Ranch Manager</t>
   </si>
   <si>
     <t>Lisa Brewer</t>
   </si>
   <si>
     <t>CENTRALCROSSINGMARINE.PARTS@GMAIL.COM</t>
   </si>
   <si>
     <t>Toons Central Crossing</t>
   </si>
   <si>
     <t>Parts/Warranty</t>
   </si>
   <si>
     <t>Parker Stair</t>
   </si>
   <si>
     <t>gparkerstair@gmail.com</t>
+  </si>
+  <si>
+    <t>Tim Bridge</t>
+  </si>
+  <si>
+    <t>tim.bridge@docksidemarine.com</t>
+  </si>
+  <si>
+    <t>Dockside Marine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shop Forman </t>
+  </si>
+  <si>
+    <t>Hanspeter Schenk</t>
+  </si>
+  <si>
+    <t>info@moomba.ch</t>
+  </si>
+  <si>
+    <t>US Boat Sales Network</t>
+  </si>
+  <si>
+    <t>CEO European Distributor</t>
+  </si>
+  <si>
+    <t>ÉDOUARD CANTIN</t>
+  </si>
+  <si>
+    <t>Edouard.cantin-lortie@pomerleaulesbateaux.com</t>
+  </si>
+  <si>
+    <t>Pomerleau Marine</t>
+  </si>
+  <si>
+    <t>Charles Brown</t>
+  </si>
+  <si>
+    <t>parts@octanemarine.com</t>
+  </si>
+  <si>
+    <t>Octane Marine</t>
+  </si>
+  <si>
+    <t>Tom Kersting</t>
+  </si>
+  <si>
+    <t>Tom.kersting1@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marine Supply </t>
+  </si>
+  <si>
+    <t>Jesse Chiminello</t>
+  </si>
+  <si>
+    <t>Jesse@skiforce.com</t>
+  </si>
+  <si>
+    <t>Skiforce Australia</t>
+  </si>
+  <si>
+    <t>Manager</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1174,51 +1237,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G108"/>
+  <dimension ref="A1:G114"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="35" customWidth="1"/>
     <col min="3" max="3" width="30" customWidth="1"/>
     <col min="4" max="7" width="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -3478,50 +3541,188 @@
       <c r="G107" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
         <v>260</v>
       </c>
       <c r="B108" t="s">
         <v>261</v>
       </c>
       <c r="C108" t="s">
         <v>260</v>
       </c>
       <c r="D108" t="s">
         <v>158</v>
       </c>
       <c r="E108" t="s">
         <v>17</v>
       </c>
       <c r="F108" t="s">
         <v>9</v>
       </c>
       <c r="G108" t="s">
         <v>10</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>262</v>
+      </c>
+      <c r="B109" t="s">
+        <v>263</v>
+      </c>
+      <c r="C109" t="s">
+        <v>264</v>
+      </c>
+      <c r="D109" t="s">
+        <v>265</v>
+      </c>
+      <c r="E109" t="s">
+        <v>17</v>
+      </c>
+      <c r="F109" t="s">
+        <v>9</v>
+      </c>
+      <c r="G109" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>266</v>
+      </c>
+      <c r="B110" t="s">
+        <v>267</v>
+      </c>
+      <c r="C110" t="s">
+        <v>268</v>
+      </c>
+      <c r="D110" t="s">
+        <v>269</v>
+      </c>
+      <c r="E110" t="s">
+        <v>17</v>
+      </c>
+      <c r="F110" t="s">
+        <v>124</v>
+      </c>
+      <c r="G110" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>270</v>
+      </c>
+      <c r="B111" t="s">
+        <v>271</v>
+      </c>
+      <c r="C111" t="s">
+        <v>272</v>
+      </c>
+      <c r="D111" t="s">
+        <v>29</v>
+      </c>
+      <c r="E111" t="s">
+        <v>17</v>
+      </c>
+      <c r="F111" t="s">
+        <v>9</v>
+      </c>
+      <c r="G111" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>273</v>
+      </c>
+      <c r="B112" t="s">
+        <v>274</v>
+      </c>
+      <c r="C112" t="s">
+        <v>275</v>
+      </c>
+      <c r="D112" t="s">
+        <v>23</v>
+      </c>
+      <c r="E112" t="s">
+        <v>17</v>
+      </c>
+      <c r="F112" t="s">
+        <v>9</v>
+      </c>
+      <c r="G112" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>276</v>
+      </c>
+      <c r="B113" t="s">
+        <v>277</v>
+      </c>
+      <c r="C113" t="s">
+        <v>278</v>
+      </c>
+      <c r="D113" t="s">
+        <v>23</v>
+      </c>
+      <c r="E113" t="s">
+        <v>17</v>
+      </c>
+      <c r="F113" t="s">
+        <v>124</v>
+      </c>
+      <c r="G113" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>279</v>
+      </c>
+      <c r="B114" t="s">
+        <v>280</v>
+      </c>
+      <c r="C114" t="s">
+        <v>281</v>
+      </c>
+      <c r="D114" t="s">
+        <v>282</v>
+      </c>
+      <c r="E114" t="s">
+        <v>17</v>
+      </c>
+      <c r="F114" t="s">
+        <v>124</v>
+      </c>
+      <c r="G114" t="s">
+        <v>125</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">