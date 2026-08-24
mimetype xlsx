--- v5 (2026-07-10)
+++ v6 (2026-08-24)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Users" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="736" uniqueCount="283">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="771" uniqueCount="302">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Dealership</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>User Role</t>
   </si>
   <si>
     <t>Dealer Status</t>
   </si>
   <si>
     <t>User Status</t>
   </si>
   <si>
     <t>admin</t>
   </si>
   <si>
@@ -857,50 +857,107 @@
     <t>parts@octanemarine.com</t>
   </si>
   <si>
     <t>Octane Marine</t>
   </si>
   <si>
     <t>Tom Kersting</t>
   </si>
   <si>
     <t>Tom.kersting1@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">Marine Supply </t>
   </si>
   <si>
     <t>Jesse Chiminello</t>
   </si>
   <si>
     <t>Jesse@skiforce.com</t>
   </si>
   <si>
     <t>Skiforce Australia</t>
   </si>
   <si>
     <t>Manager</t>
+  </si>
+  <si>
+    <t>Tristen Rys</t>
+  </si>
+  <si>
+    <t>tristenrys@gmail.com</t>
+  </si>
+  <si>
+    <t>Texoma Boathouse</t>
+  </si>
+  <si>
+    <t>Technician</t>
+  </si>
+  <si>
+    <t>Matthew Barragy</t>
+  </si>
+  <si>
+    <t>matt@agvolution.net</t>
+  </si>
+  <si>
+    <t>AgVolution</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marketing Specialist </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mike Erickson </t>
+  </si>
+  <si>
+    <t>Mje077@gnail.com</t>
+  </si>
+  <si>
+    <t>Rapids</t>
+  </si>
+  <si>
+    <t>Darren sheedy</t>
+  </si>
+  <si>
+    <t>darren.hudsonyachtgroup@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Montara </t>
+  </si>
+  <si>
+    <t>eng</t>
+  </si>
+  <si>
+    <t>Martin Lagacé</t>
+  </si>
+  <si>
+    <t>ppaquet@cabanomarine.com</t>
+  </si>
+  <si>
+    <t>Cabano marine</t>
+  </si>
+  <si>
+    <t>Quebec</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1237,51 +1294,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G114"/>
+  <dimension ref="A1:G119"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="35" customWidth="1"/>
     <col min="3" max="3" width="30" customWidth="1"/>
     <col min="4" max="7" width="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -3679,50 +3736,165 @@
       <c r="G113" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="114" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
         <v>279</v>
       </c>
       <c r="B114" t="s">
         <v>280</v>
       </c>
       <c r="C114" t="s">
         <v>281</v>
       </c>
       <c r="D114" t="s">
         <v>282</v>
       </c>
       <c r="E114" t="s">
         <v>17</v>
       </c>
       <c r="F114" t="s">
         <v>124</v>
       </c>
       <c r="G114" t="s">
         <v>125</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>283</v>
+      </c>
+      <c r="B115" t="s">
+        <v>284</v>
+      </c>
+      <c r="C115" t="s">
+        <v>285</v>
+      </c>
+      <c r="D115" t="s">
+        <v>286</v>
+      </c>
+      <c r="E115" t="s">
+        <v>17</v>
+      </c>
+      <c r="F115" t="s">
+        <v>9</v>
+      </c>
+      <c r="G115" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>287</v>
+      </c>
+      <c r="B116" t="s">
+        <v>288</v>
+      </c>
+      <c r="C116" t="s">
+        <v>289</v>
+      </c>
+      <c r="D116" t="s">
+        <v>290</v>
+      </c>
+      <c r="E116" t="s">
+        <v>17</v>
+      </c>
+      <c r="F116" t="s">
+        <v>124</v>
+      </c>
+      <c r="G116" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>291</v>
+      </c>
+      <c r="B117" t="s">
+        <v>292</v>
+      </c>
+      <c r="C117" t="s">
+        <v>293</v>
+      </c>
+      <c r="D117" t="s">
+        <v>23</v>
+      </c>
+      <c r="E117" t="s">
+        <v>17</v>
+      </c>
+      <c r="F117" t="s">
+        <v>124</v>
+      </c>
+      <c r="G117" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>294</v>
+      </c>
+      <c r="B118" t="s">
+        <v>295</v>
+      </c>
+      <c r="C118" t="s">
+        <v>296</v>
+      </c>
+      <c r="D118" t="s">
+        <v>297</v>
+      </c>
+      <c r="E118" t="s">
+        <v>17</v>
+      </c>
+      <c r="F118" t="s">
+        <v>9</v>
+      </c>
+      <c r="G118" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>298</v>
+      </c>
+      <c r="B119" t="s">
+        <v>299</v>
+      </c>
+      <c r="C119" t="s">
+        <v>300</v>
+      </c>
+      <c r="D119" t="s">
+        <v>301</v>
+      </c>
+      <c r="E119" t="s">
+        <v>17</v>
+      </c>
+      <c r="F119" t="s">
+        <v>9</v>
+      </c>
+      <c r="G119" t="s">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">